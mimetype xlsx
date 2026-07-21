--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7836a3ca66dc47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/187821eb6ea9485080a422156d30b60b.psmdcp" Id="Rb149043c5a6c4379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7848f1dae9f54231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62f42f5f8450444e869935844c1e4100.psmdcp" Id="Re77267e7a07b4c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men, Individuals" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="24"/>
         <x:color rgb="FF000000"/>