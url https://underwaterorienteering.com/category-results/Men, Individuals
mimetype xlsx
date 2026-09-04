--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7848f1dae9f54231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62f42f5f8450444e869935844c1e4100.psmdcp" Id="Re77267e7a07b4c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f24e48f8b84489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb85a0fd4a4a4235bde423737f66617e.psmdcp" Id="R25586b2388ca40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men, Individuals" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="24"/>
         <x:color rgb="FF000000"/>