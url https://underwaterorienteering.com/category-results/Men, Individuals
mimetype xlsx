--- v2 (2026-09-04)
+++ v3 (2026-10-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f24e48f8b84489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb85a0fd4a4a4235bde423737f66617e.psmdcp" Id="R25586b2388ca40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac940f5f71cc465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edc7ad8e02894b399449a1940a9c5e63.psmdcp" Id="R7dc54497de3d4976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men, Individuals" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="24"/>
         <x:color rgb="FF000000"/>